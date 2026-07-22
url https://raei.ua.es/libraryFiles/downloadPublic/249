--- v0 (2025-11-19)
+++ v1 (2026-07-22)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="0766F427" w14:textId="1C33A4FE" w:rsidR="008F16C8" w:rsidRPr="00A52BE5" w:rsidRDefault="008F16C8" w:rsidP="00995813">
+    <w:p w14:paraId="1CEA329E" w14:textId="77777777" w:rsidR="002071AC" w:rsidRPr="00A52BE5" w:rsidRDefault="002071AC" w:rsidP="002071AC">
       <w:pPr>
         <w:pStyle w:val="Ttulo"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A52BE5">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Alicante Journal of English Studies </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A52BE5">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Revista</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A52BE5">
         <w:rPr>
           <w:i/>
@@ -84,145 +84,101 @@
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Estudios</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A52BE5">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A52BE5">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Ingleses</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="40B3417D" w14:textId="4A0525D1" w:rsidR="00A7695B" w:rsidRPr="00010A42" w:rsidRDefault="00817A44" w:rsidP="00995813">
+    <w:p w14:paraId="40B3417D" w14:textId="02A25BF9" w:rsidR="00A7695B" w:rsidRPr="00B37634" w:rsidRDefault="00817A44" w:rsidP="00995813">
       <w:pPr>
         <w:pStyle w:val="Subttulo"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B37634">
         <w:t>Cover</w:t>
       </w:r>
-      <w:r w:rsidR="008F16C8">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="008F16C8" w:rsidRPr="00B37634">
         <w:t>ing</w:t>
       </w:r>
-      <w:r w:rsidRPr="00010A42">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B37634">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005F6170" w:rsidRPr="00A52BE5">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005F6170" w:rsidRPr="00B37634">
         <w:t>L</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A52BE5">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00B37634">
         <w:t>etter</w:t>
       </w:r>
-      <w:r w:rsidR="00FB7341" w:rsidRPr="00010A42">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FB7341" w:rsidRPr="00B37634">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00380FC1" w:rsidRPr="00010A42">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00380FC1" w:rsidRPr="00B37634">
         <w:t>v</w:t>
       </w:r>
-      <w:r w:rsidR="00A7695B" w:rsidRPr="00010A42">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00A7695B" w:rsidRPr="00B37634">
         <w:t>.202</w:t>
       </w:r>
-      <w:r w:rsidR="00994D1F" w:rsidRPr="00010A42">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="006533D0" w:rsidRPr="00B37634">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7695B" w:rsidRPr="00B37634">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00E801AC" w:rsidRPr="00010A42">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="006533D0" w:rsidRPr="00B37634">
+        <w:t>07</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7695B" w:rsidRPr="00B37634">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00F43B8E" w:rsidRPr="00010A42">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00F43B8E" w:rsidRPr="00B37634">
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="008F16C8">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="008F16C8" w:rsidRPr="00B37634">
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="00FB7341" w:rsidRPr="00010A42">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00FB7341" w:rsidRPr="00B37634">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37E41FD1" w14:textId="612DA455" w:rsidR="00994D1F" w:rsidRPr="00817A44" w:rsidRDefault="00527C23" w:rsidP="00994D1F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00527C23">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>By means of this letter, the authors are requested to provide additional information.  Please complete the relevant sections and send this form along with the article. Failure to comply with this request may result in the rejection of the submission</w:t>
       </w:r>
       <w:r w:rsidR="00994D1F" w:rsidRPr="00817A44">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
@@ -295,51 +251,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>accompanying</w:t>
       </w:r>
       <w:r w:rsidRPr="005703C0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> this letter.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8494"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00994D1F" w:rsidRPr="00A52BE5" w14:paraId="05C6EF17" w14:textId="77777777" w:rsidTr="00B02725">
+      <w:tr w:rsidR="00994D1F" w:rsidRPr="006533D0" w14:paraId="05C6EF17" w14:textId="77777777" w:rsidTr="00B02725">
         <w:trPr>
           <w:trHeight w:val="2835"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8494" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="744F24F7" w14:textId="77777777" w:rsidR="00994D1F" w:rsidRPr="005703C0" w:rsidRDefault="00994D1F" w:rsidP="00B02725">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1B4A2054" w14:textId="77777777" w:rsidR="00994D1F" w:rsidRPr="005703C0" w:rsidRDefault="00994D1F" w:rsidP="00B02725">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
@@ -430,51 +386,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Confirm the originality of your work and justify the reasons for its publication</w:t>
       </w:r>
       <w:r w:rsidR="00677E44" w:rsidRPr="005703C0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8494"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00677E44" w:rsidRPr="00A52BE5" w14:paraId="04DA2C6E" w14:textId="77777777" w:rsidTr="00B02725">
+      <w:tr w:rsidR="00677E44" w:rsidRPr="006533D0" w14:paraId="04DA2C6E" w14:textId="77777777" w:rsidTr="00B02725">
         <w:trPr>
           <w:trHeight w:val="2835"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8494" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3157BE28" w14:textId="77777777" w:rsidR="00677E44" w:rsidRPr="005703C0" w:rsidRDefault="00677E44" w:rsidP="00B02725">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0E26E2DF" w14:textId="77777777" w:rsidR="00677E44" w:rsidRPr="005703C0" w:rsidRDefault="00677E44" w:rsidP="00B02725">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
@@ -554,58 +510,69 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Please indicate any circumstances involving the authors that could constitute a conflict of interest. Otherwise, </w:t>
       </w:r>
       <w:r w:rsidR="00010A42">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">you must </w:t>
       </w:r>
       <w:r w:rsidRPr="002227F9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">declare that there </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00527C23">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>are no</w:t>
+        <w:t>are</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00527C23">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no</w:t>
       </w:r>
       <w:r w:rsidRPr="002227F9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> conflict of interest. </w:t>
       </w:r>
       <w:r w:rsidR="00527C23">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Note: </w:t>
       </w:r>
       <w:r w:rsidRPr="002227F9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
@@ -771,51 +738,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Note: Artificial intelligence tools cannot be considered authors of such elements</w:t>
       </w:r>
       <w:r w:rsidR="002227F9" w:rsidRPr="002227F9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8494"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00994D1F" w:rsidRPr="00A52BE5" w14:paraId="28625D20" w14:textId="77777777" w:rsidTr="00B02725">
+      <w:tr w:rsidR="00994D1F" w:rsidRPr="006533D0" w14:paraId="28625D20" w14:textId="77777777" w:rsidTr="00B02725">
         <w:trPr>
           <w:trHeight w:val="2835"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8494" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="201F5BF8" w14:textId="77777777" w:rsidR="00994D1F" w:rsidRPr="002227F9" w:rsidRDefault="00994D1F" w:rsidP="00B02725">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6E17F6C2" w14:textId="77777777" w:rsidR="00994D1F" w:rsidRPr="002227F9" w:rsidRDefault="00994D1F" w:rsidP="00B02725">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
@@ -945,53 +912,53 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Indicate whether AI tools were used in the research (e.g., data collection, data analysis, etc.) If so, the authors should explain in detail —within the Methodology section or a similar section of the article—which tools were used and how</w:t>
       </w:r>
       <w:r w:rsidR="002227F9" w:rsidRPr="002227F9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8494"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00994D1F" w:rsidRPr="00A52BE5" w14:paraId="2EF7510F" w14:textId="77777777" w:rsidTr="003D0C15">
+      <w:tr w:rsidR="00994D1F" w:rsidRPr="006533D0" w14:paraId="2EF7510F" w14:textId="77777777" w:rsidTr="00CA5E7A">
         <w:trPr>
-          <w:trHeight w:val="1418"/>
+          <w:trHeight w:val="2835"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8494" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C818640" w14:textId="77777777" w:rsidR="00994D1F" w:rsidRPr="002227F9" w:rsidRDefault="00994D1F" w:rsidP="00B02725">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="600806BC" w14:textId="77777777" w:rsidR="00994D1F" w:rsidRPr="002227F9" w:rsidRDefault="00994D1F" w:rsidP="00B02725">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
@@ -1025,131 +992,149 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Also, indicate whether publicly available generative AI tools were used to refine, correct, translate, format, or edit the text of the work. If so, authors must include a section titled “Use of Artificial Intelligence” before the bibliography section, explaining which tools were used and for what purposes. If no such tools were used, this must also be explicitly stated</w:t>
       </w:r>
       <w:r w:rsidR="002227F9" w:rsidRPr="002227F9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8494"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004A1E63" w:rsidRPr="00A52BE5" w14:paraId="5F7BCF5E" w14:textId="77777777" w:rsidTr="003D0C15">
+      <w:tr w:rsidR="004A1E63" w:rsidRPr="006533D0" w14:paraId="5F7BCF5E" w14:textId="77777777" w:rsidTr="00CA5E7A">
         <w:trPr>
-          <w:trHeight w:val="1418"/>
+          <w:trHeight w:val="2835"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8494" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77A6868C" w14:textId="77777777" w:rsidR="004A1E63" w:rsidRPr="002227F9" w:rsidRDefault="004A1E63" w:rsidP="00B02725">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4A84B0B4" w14:textId="77777777" w:rsidR="004A1E63" w:rsidRPr="002227F9" w:rsidRDefault="004A1E63" w:rsidP="00B02725">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2BCF2B28" w14:textId="77777777" w:rsidR="004A1E63" w:rsidRPr="002227F9" w:rsidRDefault="004A1E63" w:rsidP="004A1E63">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45B7677C" w14:textId="02D82482" w:rsidR="00994D1F" w:rsidRPr="002227F9" w:rsidRDefault="004A1E63" w:rsidP="00994D1F">
+    <w:p w14:paraId="4DE970A2" w14:textId="77777777" w:rsidR="00CA5E7A" w:rsidRDefault="00CA5E7A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45B7677C" w14:textId="30D09B7A" w:rsidR="00994D1F" w:rsidRPr="002227F9" w:rsidRDefault="004A1E63" w:rsidP="00994D1F">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002227F9">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00994D1F" w:rsidRPr="002227F9">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002227F9" w:rsidRPr="002227F9">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Authorship and </w:t>
       </w:r>
       <w:r w:rsidR="00A52BE5">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="002227F9" w:rsidRPr="002227F9">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ontributions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2809E49A" w14:textId="5D5BFA12" w:rsidR="00994D1F" w:rsidRPr="00010A42" w:rsidRDefault="0003157A" w:rsidP="00994D1F">
+    <w:p w14:paraId="241F5D79" w14:textId="2D32F51B" w:rsidR="003D0C15" w:rsidRPr="00CA5E7A" w:rsidRDefault="0003157A" w:rsidP="00CA5E7A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">When there </w:t>
       </w:r>
       <w:r w:rsidR="00EF2CA7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
@@ -1204,201 +1189,785 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Contributor Roles Taxonomy) </w:t>
       </w:r>
       <w:r w:rsidR="00A52BE5" w:rsidRPr="00A52BE5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>taxonomy as indicated in the examples below. This information will be published in the article</w:t>
       </w:r>
       <w:r w:rsidR="002227F9" w:rsidRPr="00010A42">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E93B8A5" w14:textId="53FD90B1" w:rsidR="003D0C15" w:rsidRPr="002227F9" w:rsidRDefault="003D0C15" w:rsidP="003D0C15">
-[...82 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
+        <w:tblCellMar>
+          <w:top w:w="85" w:type="dxa"/>
+          <w:bottom w:w="85" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8494"/>
+        <w:gridCol w:w="4247"/>
+        <w:gridCol w:w="4247"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00994D1F" w:rsidRPr="00A52BE5" w14:paraId="56E6BFC7" w14:textId="77777777" w:rsidTr="00B02725">
+      <w:tr w:rsidR="00CA5E7A" w:rsidRPr="00CA5E7A" w14:paraId="56E6BFC7" w14:textId="77777777" w:rsidTr="00CA5E7A">
         <w:trPr>
-          <w:trHeight w:val="2835"/>
+          <w:trHeight w:val="169"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8494" w:type="dxa"/>
+            <w:tcW w:w="4247" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6251A207" w14:textId="77777777" w:rsidR="00994D1F" w:rsidRPr="00817A44" w:rsidRDefault="00994D1F" w:rsidP="00B02725">
+          <w:p w14:paraId="456C3BD8" w14:textId="4928BDD7" w:rsidR="00CA5E7A" w:rsidRPr="00CA5E7A" w:rsidRDefault="00CA5E7A" w:rsidP="00B02725">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Role</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70C1D3C9" w14:textId="24CE22EE" w:rsidR="00CA5E7A" w:rsidRPr="00CA5E7A" w:rsidRDefault="00CA5E7A" w:rsidP="00B02725">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Authorship</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CA5E7A" w:rsidRPr="006533D0" w14:paraId="19983C86" w14:textId="77777777" w:rsidTr="00CA5E7A">
+        <w:trPr>
+          <w:trHeight w:val="157"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0627F199" w14:textId="241872AE" w:rsidR="00CA5E7A" w:rsidRPr="00817A44" w:rsidRDefault="00CA5E7A" w:rsidP="00CA5E7A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA5E7A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Conceptualization</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5907C187" w14:textId="73E7294A" w:rsidR="00CA5E7A" w:rsidRPr="00817A44" w:rsidRDefault="00CA5E7A" w:rsidP="00B02725">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="70C1D3C9" w14:textId="77777777" w:rsidR="00994D1F" w:rsidRPr="00817A44" w:rsidRDefault="00994D1F" w:rsidP="00B02725">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CA5E7A" w:rsidRPr="006533D0" w14:paraId="17D44DCC" w14:textId="77777777" w:rsidTr="00CA5E7A">
+        <w:trPr>
+          <w:trHeight w:val="157"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E650114" w14:textId="48DFA028" w:rsidR="00CA5E7A" w:rsidRPr="00817A44" w:rsidRDefault="00CA5E7A" w:rsidP="00B02725">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA5E7A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Data Curation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0056AA6A" w14:textId="5CB1DC80" w:rsidR="00CA5E7A" w:rsidRPr="00817A44" w:rsidRDefault="00CA5E7A" w:rsidP="00B02725">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CA5E7A" w:rsidRPr="006533D0" w14:paraId="4C1E7AF8" w14:textId="77777777" w:rsidTr="00CA5E7A">
+        <w:trPr>
+          <w:trHeight w:val="157"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A760530" w14:textId="5FE29147" w:rsidR="00CA5E7A" w:rsidRPr="00817A44" w:rsidRDefault="00CA5E7A" w:rsidP="00B02725">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA5E7A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Formal Analysis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46B941CF" w14:textId="30A4B9BB" w:rsidR="00CA5E7A" w:rsidRPr="00817A44" w:rsidRDefault="00CA5E7A" w:rsidP="00B02725">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CA5E7A" w:rsidRPr="006533D0" w14:paraId="3562A5C1" w14:textId="77777777" w:rsidTr="00CA5E7A">
+        <w:trPr>
+          <w:trHeight w:val="157"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CBBEDF5" w14:textId="49D4A38A" w:rsidR="00CA5E7A" w:rsidRPr="00817A44" w:rsidRDefault="00CA5E7A" w:rsidP="00CA5E7A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1039"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA5E7A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Funding Acquisition</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4860672B" w14:textId="00E1425F" w:rsidR="00CA5E7A" w:rsidRPr="00817A44" w:rsidRDefault="00CA5E7A" w:rsidP="00B02725">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CA5E7A" w:rsidRPr="006533D0" w14:paraId="01BEAFE9" w14:textId="77777777" w:rsidTr="00CA5E7A">
+        <w:trPr>
+          <w:trHeight w:val="157"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36B60B6E" w14:textId="266F9A2B" w:rsidR="00CA5E7A" w:rsidRPr="00817A44" w:rsidRDefault="00CA5E7A" w:rsidP="00B02725">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA5E7A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Investigation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="247D9B61" w14:textId="4200E09F" w:rsidR="00CA5E7A" w:rsidRPr="00817A44" w:rsidRDefault="00CA5E7A" w:rsidP="00B02725">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CA5E7A" w:rsidRPr="006533D0" w14:paraId="40F923C0" w14:textId="77777777" w:rsidTr="00CA5E7A">
+        <w:trPr>
+          <w:trHeight w:val="157"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C487016" w14:textId="125693ED" w:rsidR="00CA5E7A" w:rsidRPr="00817A44" w:rsidRDefault="00CA5E7A" w:rsidP="00B02725">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA5E7A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Methodology</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B6F1EB1" w14:textId="798D4978" w:rsidR="00CA5E7A" w:rsidRPr="00817A44" w:rsidRDefault="00CA5E7A" w:rsidP="00B02725">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CA5E7A" w:rsidRPr="006533D0" w14:paraId="3663739C" w14:textId="77777777" w:rsidTr="00CA5E7A">
+        <w:trPr>
+          <w:trHeight w:val="157"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BFE659E" w14:textId="50330652" w:rsidR="00CA5E7A" w:rsidRPr="00817A44" w:rsidRDefault="00CA5E7A" w:rsidP="00CA5E7A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA5E7A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Project Administration</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30DD571B" w14:textId="4C469CE9" w:rsidR="00CA5E7A" w:rsidRPr="00817A44" w:rsidRDefault="00CA5E7A" w:rsidP="00B02725">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CA5E7A" w:rsidRPr="006533D0" w14:paraId="45ED243C" w14:textId="77777777" w:rsidTr="00CA5E7A">
+        <w:trPr>
+          <w:trHeight w:val="157"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="509A589F" w14:textId="21850FF0" w:rsidR="00CA5E7A" w:rsidRPr="00817A44" w:rsidRDefault="00CA5E7A" w:rsidP="00B02725">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA5E7A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Resources</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2057087B" w14:textId="702B8501" w:rsidR="00CA5E7A" w:rsidRPr="00817A44" w:rsidRDefault="00CA5E7A" w:rsidP="00B02725">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CA5E7A" w:rsidRPr="006533D0" w14:paraId="06C0BE05" w14:textId="77777777" w:rsidTr="00CA5E7A">
+        <w:trPr>
+          <w:trHeight w:val="157"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="101AD35E" w14:textId="1FBAA25A" w:rsidR="00CA5E7A" w:rsidRPr="00817A44" w:rsidRDefault="00CA5E7A" w:rsidP="00B02725">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA5E7A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Software</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3593EB90" w14:textId="2CFA0EE9" w:rsidR="00CA5E7A" w:rsidRPr="00817A44" w:rsidRDefault="00CA5E7A" w:rsidP="00B02725">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CA5E7A" w:rsidRPr="006533D0" w14:paraId="4A34DD95" w14:textId="77777777" w:rsidTr="00CA5E7A">
+        <w:trPr>
+          <w:trHeight w:val="157"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55F1814B" w14:textId="72ED78D3" w:rsidR="00CA5E7A" w:rsidRPr="00817A44" w:rsidRDefault="00CA5E7A" w:rsidP="00B02725">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA5E7A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Supervision</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B467CF7" w14:textId="2FD9E9F7" w:rsidR="00CA5E7A" w:rsidRPr="00817A44" w:rsidRDefault="00CA5E7A" w:rsidP="00B02725">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CA5E7A" w:rsidRPr="006533D0" w14:paraId="5BBC8C00" w14:textId="77777777" w:rsidTr="00CA5E7A">
+        <w:trPr>
+          <w:trHeight w:val="157"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E5EA483" w14:textId="4FD664FC" w:rsidR="00CA5E7A" w:rsidRPr="00817A44" w:rsidRDefault="00CA5E7A" w:rsidP="00B02725">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA5E7A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Validation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69256C67" w14:textId="795A759B" w:rsidR="00CA5E7A" w:rsidRPr="00817A44" w:rsidRDefault="00CA5E7A" w:rsidP="00B02725">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CA5E7A" w:rsidRPr="006533D0" w14:paraId="063A21DC" w14:textId="77777777" w:rsidTr="00CA5E7A">
+        <w:trPr>
+          <w:trHeight w:val="157"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5473CBB3" w14:textId="515674E6" w:rsidR="00CA5E7A" w:rsidRPr="00817A44" w:rsidRDefault="00CA5E7A" w:rsidP="00CA5E7A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA5E7A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Visualization</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B53BB02" w14:textId="08D452A9" w:rsidR="00CA5E7A" w:rsidRPr="00817A44" w:rsidRDefault="00CA5E7A" w:rsidP="00B02725">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CA5E7A" w:rsidRPr="006533D0" w14:paraId="2CA93EAA" w14:textId="77777777" w:rsidTr="00CA5E7A">
+        <w:trPr>
+          <w:trHeight w:val="157"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3471B25C" w14:textId="31515128" w:rsidR="00CA5E7A" w:rsidRPr="00817A44" w:rsidRDefault="00CA5E7A" w:rsidP="00B02725">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA5E7A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Writing – Original Draft Preparation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F319836" w14:textId="24FA6141" w:rsidR="00CA5E7A" w:rsidRPr="00817A44" w:rsidRDefault="00CA5E7A" w:rsidP="00B02725">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CA5E7A" w:rsidRPr="006533D0" w14:paraId="69694989" w14:textId="77777777" w:rsidTr="00CA5E7A">
+        <w:trPr>
+          <w:trHeight w:val="157"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69B37773" w14:textId="51DD6D4B" w:rsidR="00CA5E7A" w:rsidRPr="00817A44" w:rsidRDefault="00CA5E7A" w:rsidP="00B02725">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA5E7A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Writing – Review &amp; Editing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73D5BAB9" w14:textId="2CDB074A" w:rsidR="00CA5E7A" w:rsidRPr="00817A44" w:rsidRDefault="00CA5E7A" w:rsidP="00B02725">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6D581593" w14:textId="77777777" w:rsidR="00994D1F" w:rsidRPr="00817A44" w:rsidRDefault="00994D1F" w:rsidP="00994D1F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6420D0AC" w14:textId="0C63BB83" w:rsidR="00ED5ACC" w:rsidRPr="00A52BE5" w:rsidRDefault="00ED5ACC" w:rsidP="00ED5ACC">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6420"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A52BE5">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">7 </w:t>
       </w:r>
       <w:r w:rsidR="00246797" w:rsidRPr="00A52BE5">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Funding</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59F24561" w14:textId="596234E4" w:rsidR="00ED5ACC" w:rsidRPr="009570A6" w:rsidRDefault="00A52BE5" w:rsidP="009570A6">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A52BE5">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Please provide details of the sources of funding for the research from which the work is derived (including the funding entity, project code, etc.) or state that the research has not received any funding. This information will be published in the article</w:t>
       </w:r>
@@ -1431,73 +2000,65 @@
             <w:tcW w:w="8494" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E5C6D7C" w14:textId="77777777" w:rsidR="00ED5ACC" w:rsidRPr="009570A6" w:rsidRDefault="00ED5ACC" w:rsidP="00860EB9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7AE10051" w14:textId="77777777" w:rsidR="00ED5ACC" w:rsidRPr="009570A6" w:rsidRDefault="00ED5ACC" w:rsidP="00860EB9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4E30247B" w14:textId="77777777" w:rsidR="00ED5ACC" w:rsidRPr="00ED5ACC" w:rsidRDefault="00ED5ACC" w:rsidP="00ED5ACC">
-[...7 lines deleted...]
-    </w:p>
     <w:p w14:paraId="4581E447" w14:textId="17967B4C" w:rsidR="00D158A6" w:rsidRPr="00817A44" w:rsidRDefault="00ED5ACC" w:rsidP="00D158A6">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6420"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00D158A6" w:rsidRPr="00817A44">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00817A44" w:rsidRPr="00817A44">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Acknowledgements (optional)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68D24609" w14:textId="7974A622" w:rsidR="00F80961" w:rsidRPr="00A752AD" w:rsidRDefault="00A52BE5" w:rsidP="00D158A6">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A52BE5">
         <w:rPr>
@@ -1614,51 +2175,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Please indicate any observations or comments you may wish to make</w:t>
       </w:r>
       <w:r w:rsidR="00817A44" w:rsidRPr="00817A44">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8494"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00994D1F" w:rsidRPr="00A52BE5" w14:paraId="00756984" w14:textId="77777777" w:rsidTr="00B02725">
+      <w:tr w:rsidR="00994D1F" w:rsidRPr="006533D0" w14:paraId="00756984" w14:textId="77777777" w:rsidTr="00B02725">
         <w:trPr>
           <w:trHeight w:val="2835"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8494" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="716108B3" w14:textId="77777777" w:rsidR="00994D1F" w:rsidRPr="00817A44" w:rsidRDefault="00994D1F" w:rsidP="00B02725">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3297B131" w14:textId="77777777" w:rsidR="00994D1F" w:rsidRPr="00817A44" w:rsidRDefault="00994D1F" w:rsidP="00B02725">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
@@ -1667,51 +2228,50 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="335D8FB9" w14:textId="77777777" w:rsidR="00994D1F" w:rsidRPr="00817A44" w:rsidRDefault="00994D1F" w:rsidP="00994D1F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="275F6A7A" w14:textId="3E29590A" w:rsidR="00994D1F" w:rsidRPr="00817A44" w:rsidRDefault="00ED5ACC" w:rsidP="00994D1F">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="00994D1F" w:rsidRPr="00817A44">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00817A44" w:rsidRPr="00817A44">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Compliance</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12848721" w14:textId="77F829F9" w:rsidR="00994D1F" w:rsidRPr="00817A44" w:rsidRDefault="00A52BE5" w:rsidP="00994D1F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A52BE5">
@@ -1721,51 +2281,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Please indicate the date and the full name of the person completing this letter</w:t>
       </w:r>
       <w:r w:rsidR="00817A44" w:rsidRPr="00817A44">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8494"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00994D1F" w:rsidRPr="00A52BE5" w14:paraId="4ECC11D4" w14:textId="77777777" w:rsidTr="00B02725">
+      <w:tr w:rsidR="00994D1F" w:rsidRPr="006533D0" w14:paraId="4ECC11D4" w14:textId="77777777" w:rsidTr="00B02725">
         <w:trPr>
           <w:trHeight w:val="2835"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8494" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0140ACAF" w14:textId="77777777" w:rsidR="00994D1F" w:rsidRPr="00817A44" w:rsidRDefault="00994D1F" w:rsidP="00B02725">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="292D6D6F" w14:textId="77777777" w:rsidR="00994D1F" w:rsidRPr="00817A44" w:rsidRDefault="00994D1F" w:rsidP="00B02725">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
@@ -1785,212 +2345,212 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="528300DD" w14:textId="77777777" w:rsidR="00995F72" w:rsidRPr="00817A44" w:rsidRDefault="00995F72" w:rsidP="00F1702A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00995F72" w:rsidRPr="00817A44">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="42584F41" w14:textId="77777777" w:rsidR="003423ED" w:rsidRDefault="003423ED" w:rsidP="00A7695B">
+    <w:p w14:paraId="0048A0F8" w14:textId="77777777" w:rsidR="00FC002C" w:rsidRDefault="00FC002C" w:rsidP="00A7695B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0746773D" w14:textId="77777777" w:rsidR="003423ED" w:rsidRDefault="003423ED" w:rsidP="00A7695B">
+    <w:p w14:paraId="1C83C113" w14:textId="77777777" w:rsidR="00FC002C" w:rsidRDefault="00FC002C" w:rsidP="00A7695B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="468CF26F" w14:textId="28D0DBCD" w:rsidR="00AF44BE" w:rsidRDefault="00AF44BE" w:rsidP="00A7695B">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00527C23">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="72C938D6" w14:textId="77777777" w:rsidR="003423ED" w:rsidRDefault="003423ED" w:rsidP="00A7695B">
+    <w:p w14:paraId="3F689849" w14:textId="77777777" w:rsidR="00FC002C" w:rsidRDefault="00FC002C" w:rsidP="00A7695B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1E51DE5B" w14:textId="77777777" w:rsidR="003423ED" w:rsidRDefault="003423ED" w:rsidP="00A7695B">
+    <w:p w14:paraId="631B2E9A" w14:textId="77777777" w:rsidR="00FC002C" w:rsidRDefault="00FC002C" w:rsidP="00A7695B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1921774903"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Watermarks"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="6D324EEE" w14:textId="00D9BEDB" w:rsidR="00AF44BE" w:rsidRDefault="008F16C8">
+      <w:p w14:paraId="6D324EEE" w14:textId="4992C91C" w:rsidR="00AF44BE" w:rsidRDefault="002071AC">
         <w:pPr>
           <w:pStyle w:val="Encabezado"/>
         </w:pPr>
         <w:r w:rsidRPr="008F16C8">
           <w:rPr>
             <w:noProof/>
             <w:lang w:eastAsia="es-ES"/>
           </w:rPr>
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27489576" wp14:editId="5A052E9B">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F3A1582" wp14:editId="5C10DDCE">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="rightMargin">
-                <wp:posOffset>-177165</wp:posOffset>
+                <wp:posOffset>-96520</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="topMargin">
-                <wp:posOffset>360045</wp:posOffset>
+                <wp:posOffset>266065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="878400" cy="900000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Imagen 1" descr="https://raei.ua.es/public/journals/21/pageHeaderLogoImage_en_US.jpg"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
                       <pic:cNvPr id="0" name="Picture 1" descr="https://raei.ua.es/public/journals/21/pageHeaderLogoImage_en_US.jpg"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
                       <a:blip r:embed="rId1" cstate="print">
                         <a:extLst>
                           <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                             <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                           </a:ext>
                         </a:extLst>
                       </a:blip>
@@ -4220,215 +4780,249 @@
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="120"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A7695B"/>
     <w:rsid w:val="00010A42"/>
     <w:rsid w:val="0003108A"/>
     <w:rsid w:val="0003157A"/>
+    <w:rsid w:val="00072062"/>
     <w:rsid w:val="000D069F"/>
+    <w:rsid w:val="000D3D81"/>
     <w:rsid w:val="000D61FE"/>
     <w:rsid w:val="00186AF5"/>
     <w:rsid w:val="001B06B5"/>
+    <w:rsid w:val="001C2EBC"/>
     <w:rsid w:val="001C5CCE"/>
     <w:rsid w:val="001E2845"/>
+    <w:rsid w:val="002071AC"/>
     <w:rsid w:val="002227F9"/>
     <w:rsid w:val="00223841"/>
+    <w:rsid w:val="00240B7A"/>
     <w:rsid w:val="00244CA3"/>
+    <w:rsid w:val="00245078"/>
     <w:rsid w:val="00246797"/>
     <w:rsid w:val="00250C36"/>
+    <w:rsid w:val="00265908"/>
     <w:rsid w:val="002A163E"/>
     <w:rsid w:val="002D5B70"/>
     <w:rsid w:val="002D6029"/>
     <w:rsid w:val="002F0973"/>
     <w:rsid w:val="00313DCA"/>
     <w:rsid w:val="0032006E"/>
     <w:rsid w:val="00323689"/>
     <w:rsid w:val="00330B89"/>
-    <w:rsid w:val="003423ED"/>
+    <w:rsid w:val="00356545"/>
     <w:rsid w:val="0037525F"/>
     <w:rsid w:val="003756FC"/>
     <w:rsid w:val="00380FC1"/>
     <w:rsid w:val="003A768F"/>
     <w:rsid w:val="003B40BB"/>
     <w:rsid w:val="003B41C5"/>
     <w:rsid w:val="003C0B94"/>
     <w:rsid w:val="003D0C15"/>
     <w:rsid w:val="003E14C8"/>
     <w:rsid w:val="0042176D"/>
     <w:rsid w:val="004227BE"/>
+    <w:rsid w:val="00464B8E"/>
     <w:rsid w:val="00466BD4"/>
     <w:rsid w:val="004727C0"/>
     <w:rsid w:val="004A1E63"/>
     <w:rsid w:val="004B0F82"/>
     <w:rsid w:val="004C4D86"/>
     <w:rsid w:val="004D377A"/>
     <w:rsid w:val="004D3D71"/>
     <w:rsid w:val="004E64CC"/>
     <w:rsid w:val="004E6E55"/>
+    <w:rsid w:val="005040B2"/>
+    <w:rsid w:val="00516254"/>
     <w:rsid w:val="005166AC"/>
     <w:rsid w:val="00527C23"/>
     <w:rsid w:val="00536B06"/>
     <w:rsid w:val="005428FE"/>
     <w:rsid w:val="00544F46"/>
     <w:rsid w:val="00563A20"/>
     <w:rsid w:val="005703C0"/>
     <w:rsid w:val="0057346B"/>
+    <w:rsid w:val="00583626"/>
     <w:rsid w:val="005A6D7A"/>
     <w:rsid w:val="005B7F2C"/>
     <w:rsid w:val="005C003A"/>
     <w:rsid w:val="005C40CC"/>
+    <w:rsid w:val="005E1546"/>
     <w:rsid w:val="005E33D8"/>
+    <w:rsid w:val="005E6FA4"/>
     <w:rsid w:val="005E7EB7"/>
     <w:rsid w:val="005F3B8F"/>
     <w:rsid w:val="005F6170"/>
     <w:rsid w:val="00613DD3"/>
     <w:rsid w:val="00621F94"/>
     <w:rsid w:val="00633BBD"/>
+    <w:rsid w:val="006533D0"/>
     <w:rsid w:val="00671762"/>
+    <w:rsid w:val="00677388"/>
     <w:rsid w:val="00677E44"/>
     <w:rsid w:val="0069097D"/>
     <w:rsid w:val="006C3C4C"/>
     <w:rsid w:val="006C4140"/>
+    <w:rsid w:val="006C56D1"/>
     <w:rsid w:val="00713E17"/>
     <w:rsid w:val="00726D0E"/>
     <w:rsid w:val="00754DC6"/>
+    <w:rsid w:val="007A056A"/>
     <w:rsid w:val="007A7CA1"/>
     <w:rsid w:val="007B031D"/>
     <w:rsid w:val="007D34E9"/>
     <w:rsid w:val="00806A2A"/>
     <w:rsid w:val="00817A44"/>
     <w:rsid w:val="00826269"/>
     <w:rsid w:val="00882193"/>
     <w:rsid w:val="00887CE2"/>
     <w:rsid w:val="008B7721"/>
     <w:rsid w:val="008D73BA"/>
     <w:rsid w:val="008E1862"/>
+    <w:rsid w:val="008E3647"/>
     <w:rsid w:val="008F16C8"/>
     <w:rsid w:val="0090316F"/>
     <w:rsid w:val="00906A2B"/>
     <w:rsid w:val="00912415"/>
     <w:rsid w:val="009570A6"/>
     <w:rsid w:val="00994D1F"/>
     <w:rsid w:val="009952CA"/>
     <w:rsid w:val="00995813"/>
     <w:rsid w:val="00995F72"/>
     <w:rsid w:val="009B5F46"/>
     <w:rsid w:val="009E46AD"/>
     <w:rsid w:val="009F3028"/>
     <w:rsid w:val="00A00C75"/>
+    <w:rsid w:val="00A2706C"/>
     <w:rsid w:val="00A3534D"/>
     <w:rsid w:val="00A4147D"/>
     <w:rsid w:val="00A52BE5"/>
     <w:rsid w:val="00A72CE4"/>
     <w:rsid w:val="00A752AD"/>
     <w:rsid w:val="00A7695B"/>
     <w:rsid w:val="00A87DA0"/>
     <w:rsid w:val="00A90A56"/>
     <w:rsid w:val="00A97EE4"/>
     <w:rsid w:val="00AE25D5"/>
     <w:rsid w:val="00AF44BE"/>
     <w:rsid w:val="00AF6DAC"/>
+    <w:rsid w:val="00B37634"/>
     <w:rsid w:val="00B61B85"/>
+    <w:rsid w:val="00B84188"/>
+    <w:rsid w:val="00BD3E1F"/>
+    <w:rsid w:val="00BE2CA3"/>
     <w:rsid w:val="00C01BAC"/>
+    <w:rsid w:val="00C07CCE"/>
+    <w:rsid w:val="00C30BBA"/>
     <w:rsid w:val="00C35096"/>
+    <w:rsid w:val="00C51A50"/>
     <w:rsid w:val="00C96823"/>
+    <w:rsid w:val="00CA5E7A"/>
     <w:rsid w:val="00CD1501"/>
+    <w:rsid w:val="00CD6A89"/>
     <w:rsid w:val="00CE467C"/>
     <w:rsid w:val="00D158A6"/>
     <w:rsid w:val="00D64DD7"/>
+    <w:rsid w:val="00D727D7"/>
     <w:rsid w:val="00D96372"/>
+    <w:rsid w:val="00DA3D27"/>
     <w:rsid w:val="00DA5BF1"/>
     <w:rsid w:val="00DC2123"/>
     <w:rsid w:val="00DD628F"/>
     <w:rsid w:val="00DF4AFA"/>
     <w:rsid w:val="00E20488"/>
     <w:rsid w:val="00E21285"/>
     <w:rsid w:val="00E25B97"/>
     <w:rsid w:val="00E54BDE"/>
     <w:rsid w:val="00E801AC"/>
     <w:rsid w:val="00E866A7"/>
     <w:rsid w:val="00E945B8"/>
     <w:rsid w:val="00E94E0C"/>
+    <w:rsid w:val="00EA547E"/>
     <w:rsid w:val="00EB2C8E"/>
     <w:rsid w:val="00EC3B4B"/>
     <w:rsid w:val="00ED5ACC"/>
     <w:rsid w:val="00EF2CA7"/>
     <w:rsid w:val="00F1702A"/>
+    <w:rsid w:val="00F17DA5"/>
     <w:rsid w:val="00F25E17"/>
     <w:rsid w:val="00F3591A"/>
     <w:rsid w:val="00F36DF2"/>
     <w:rsid w:val="00F43B8E"/>
     <w:rsid w:val="00F80961"/>
     <w:rsid w:val="00F86ABE"/>
     <w:rsid w:val="00FB7341"/>
+    <w:rsid w:val="00FC002C"/>
     <w:rsid w:val="00FE297A"/>
+    <w:rsid w:val="00FE592E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="50F664BC"/>
@@ -4538,94 +5132,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -4878,51 +5476,50 @@
   <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo3Car"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00244CA3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo">
     <w:name w:val="Title"/>
@@ -5531,70 +6128,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E586E6A2-5D7C-4B43-A4B0-2A97F0FD8473}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>484</Words>
-  <Characters>2662</Characters>
+  <Words>489</Words>
+  <Characters>2693</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3140</CharactersWithSpaces>
+  <CharactersWithSpaces>3176</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>d</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>